--- v0 (2026-05-29)
+++ v1 (2026-09-09)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PK4 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="815" uniqueCount="36">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>BROJ I VRIJEDNOST TRANSAKCIJA UČINJENIH PLATNIM KARTICAMA U REPUBLICI HRVATSKOJ U EURIMA PREMA PRIHVATNIM UREĐAJIMA - 2026. godina
 </t>
   </si>
   <si>
     <t>Ne uključuju se transakcije novčanih pošiljki, ugovornog terećenja, gotovinskih kredita</t>
   </si>
   <si>
     <t>Uključuju se samo podaci za platne kartice izdane od hrvatskih izdavatelja</t>
   </si>
   <si>
     <t>Izvještajno razdoblje</t>
@@ -78,81 +78,96 @@
   <si>
     <t>REVOLVING</t>
   </si>
   <si>
     <t>CHARGE</t>
   </si>
   <si>
     <t>KREDITNA</t>
   </si>
   <si>
     <t>UKUPNO</t>
   </si>
   <si>
     <t>Broj transakcija</t>
   </si>
   <si>
     <t>Vrijednost transakcija</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> Bankomat</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> EFTPOS uređaj</t>
   </si>
   <si>
     <t> Internet</t>
   </si>
   <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t> Mobilni telefon</t>
   </si>
   <si>
     <t> SMS</t>
   </si>
   <si>
     <t> Ur.za podizanje g.n.</t>
   </si>
   <si>
     <t> Ostalo</t>
   </si>
   <si>
     <t> Ukupno</t>
   </si>
   <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
   </si>
   <si>
+    <t> TRAVANJ</t>
+  </si>
+  <si>
+    <t> SVIBANJ</t>
+  </si>
+  <si>
+    <t> LIPANJ</t>
+  </si>
+  <si>
     <t> UKUPNO </t>
+  </si>
+  <si>
+    <t>* podaci su revidirani u odnosu na prethodnu objavu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -553,51 +568,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z44"/>
+  <dimension ref="A1:Z69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="21" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="21" customWidth="1"/>
     <col min="14" max="14" width="4" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="4" customWidth="1"/>
     <col min="17" max="17" width="21" customWidth="1"/>
     <col min="18" max="18" width="4" customWidth="1"/>
     <col min="19" max="19" width="21" customWidth="1"/>
     <col min="20" max="20" width="4" customWidth="1"/>
@@ -709,288 +724,288 @@
       </c>
       <c r="Q12" t="s" s="5">
         <v>17</v>
       </c>
       <c r="S12" t="s" s="5">
         <v>16</v>
       </c>
       <c r="U12" t="s" s="5">
         <v>17</v>
       </c>
       <c r="W12" t="s" s="5">
         <v>16</v>
       </c>
       <c r="Y12" t="s" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>6810581</v>
+        <v>6815825</v>
       </c>
       <c r="D13" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E13" s="8">
-        <v>1450227551</v>
+        <v>1451234361</v>
       </c>
       <c r="F13" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G13" s="8">
         <v>40104</v>
       </c>
       <c r="H13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I13" s="8">
         <v>6959579</v>
       </c>
       <c r="J13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K13" s="8">
         <v>35442</v>
       </c>
       <c r="L13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M13" s="8">
         <v>5152342</v>
       </c>
       <c r="N13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O13" s="8">
         <v>61536</v>
       </c>
       <c r="P13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q13" s="8">
         <v>11121470</v>
       </c>
       <c r="R13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S13" s="8">
         <v>25764</v>
       </c>
       <c r="T13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U13" s="8">
         <v>5294210</v>
       </c>
       <c r="V13" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W13" s="9">
-        <v>6973427</v>
+        <v>6978671</v>
       </c>
       <c r="X13" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y13" s="9">
-        <v>1478755152</v>
+        <v>1479761962</v>
       </c>
       <c r="Z13" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C14" s="8">
+        <v>44674423</v>
+      </c>
+      <c r="D14" t="s" s="7">
         <v>20</v>
       </c>
-      <c r="C14" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="8">
-        <v>1129738694</v>
+        <v>1130586508</v>
       </c>
       <c r="F14" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G14" s="8">
         <v>1298885</v>
       </c>
       <c r="H14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I14" s="8">
         <v>46427922</v>
       </c>
       <c r="J14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K14" s="8">
         <v>609478</v>
       </c>
       <c r="L14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M14" s="8">
         <v>21030933</v>
       </c>
       <c r="N14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O14" s="8">
         <v>3855958</v>
       </c>
       <c r="P14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q14" s="8">
         <v>157131801</v>
       </c>
       <c r="R14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S14" s="8">
         <v>71641</v>
       </c>
       <c r="T14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U14" s="8">
         <v>4126508</v>
       </c>
       <c r="V14" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W14" s="9">
-        <v>50483346</v>
+        <v>50510385</v>
       </c>
       <c r="X14" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y14" s="9">
-        <v>1358455858</v>
+        <v>1359303672</v>
       </c>
       <c r="Z14" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B15" t="s" s="7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>3626770</v>
+        <v>3627047</v>
       </c>
       <c r="D15" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E15" s="8">
-        <v>151977793</v>
+        <v>151984164</v>
       </c>
       <c r="F15" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G15" s="8">
         <v>229702</v>
       </c>
       <c r="H15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I15" s="8">
         <v>9277207</v>
       </c>
       <c r="J15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K15" s="8">
         <v>31268</v>
       </c>
       <c r="L15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M15" s="8">
         <v>1519565</v>
       </c>
       <c r="N15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O15" s="8">
         <v>393546</v>
       </c>
       <c r="P15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q15" s="8">
         <v>28644249</v>
       </c>
       <c r="R15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S15" s="8">
         <v>18250</v>
       </c>
       <c r="T15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U15" s="8">
         <v>1974205</v>
       </c>
       <c r="V15" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W15" s="9">
-        <v>4299536</v>
+        <v>4299813</v>
       </c>
       <c r="X15" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y15" s="9">
-        <v>193393019</v>
+        <v>193399390</v>
       </c>
       <c r="Z15" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s" s="7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>28768</v>
       </c>
       <c r="D16" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E16" s="8">
         <v>1454415</v>
       </c>
       <c r="F16" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G16" s="8">
         <v>1387</v>
       </c>
       <c r="H16" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I16" s="8">
         <v>35712</v>
       </c>
       <c r="J16" t="s" s="7">
         <v>18</v>
       </c>
@@ -1026,51 +1041,51 @@
       </c>
       <c r="U16" s="8">
         <v>55454</v>
       </c>
       <c r="V16" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W16" s="9">
         <v>33797</v>
       </c>
       <c r="X16" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y16" s="9">
         <v>1577574</v>
       </c>
       <c r="Z16" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B17" t="s" s="7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C17" s="8">
         <v/>
       </c>
       <c r="D17" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E17" s="8">
         <v/>
       </c>
       <c r="F17" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G17" s="8">
         <v/>
       </c>
       <c r="H17" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I17" s="8">
         <v/>
       </c>
       <c r="J17" t="s" s="7">
         <v>18</v>
       </c>
@@ -1106,51 +1121,51 @@
       </c>
       <c r="U17" s="8">
         <v/>
       </c>
       <c r="V17" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W17" s="9">
         <v/>
       </c>
       <c r="X17" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y17" s="9">
         <v/>
       </c>
       <c r="Z17" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B18" t="s" s="7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>54980</v>
       </c>
       <c r="D18" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E18" s="8">
         <v>18362403</v>
       </c>
       <c r="F18" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G18" s="8">
         <v>348</v>
       </c>
       <c r="H18" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I18" s="8">
         <v>107353</v>
       </c>
       <c r="J18" t="s" s="7">
         <v>18</v>
       </c>
@@ -1186,51 +1201,51 @@
       </c>
       <c r="U18" s="8">
         <v>217762</v>
       </c>
       <c r="V18" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W18" s="9">
         <v>58170</v>
       </c>
       <c r="X18" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y18" s="9">
         <v>18986278</v>
       </c>
       <c r="Z18" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>27186</v>
       </c>
       <c r="D19" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E19" s="8">
         <v>1342492</v>
       </c>
       <c r="F19" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G19" s="8">
         <v>228</v>
       </c>
       <c r="H19" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I19" s="8">
         <v>12431</v>
       </c>
       <c r="J19" t="s" s="7">
         <v>18</v>
       </c>
@@ -1266,60 +1281,60 @@
       </c>
       <c r="U19" s="8">
         <v>12508</v>
       </c>
       <c r="V19" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W19" s="9">
         <v>28538</v>
       </c>
       <c r="X19" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y19" s="9">
         <v>1394044</v>
       </c>
       <c r="Z19" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s" s="11">
         <v>18</v>
       </c>
       <c r="B20" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C20" s="13">
-        <v>55195669</v>
+        <v>55228229</v>
       </c>
       <c r="D20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="E20" s="13">
-        <v>2753103348</v>
+        <v>2754964343</v>
       </c>
       <c r="F20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="G20" s="13">
         <v>1570654</v>
       </c>
       <c r="H20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="I20" s="13">
         <v>62820204</v>
       </c>
       <c r="J20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="K20" s="13">
         <v>678589</v>
       </c>
       <c r="L20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="M20" s="13">
         <v>27851292</v>
       </c>
@@ -1329,308 +1344,308 @@
       <c r="O20" s="13">
         <v>4312936</v>
       </c>
       <c r="P20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Q20" s="13">
         <v>197106434</v>
       </c>
       <c r="R20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="S20" s="13">
         <v>118966</v>
       </c>
       <c r="T20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="U20" s="13">
         <v>11680647</v>
       </c>
       <c r="V20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="W20" s="13">
-        <v>61876814</v>
+        <v>61909374</v>
       </c>
       <c r="X20" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Y20" s="13">
-        <v>3052561925</v>
+        <v>3054422920</v>
       </c>
       <c r="Z20" t="s" s="12">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B21" t="s" s="7">
         <v>19</v>
       </c>
       <c r="C21" s="8">
-        <v>6993101</v>
+        <v>6998375</v>
       </c>
       <c r="D21" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E21" s="8">
-        <v>1487800342</v>
+        <v>1488817003</v>
       </c>
       <c r="F21" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G21" s="8">
         <v>39742</v>
       </c>
       <c r="H21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I21" s="8">
         <v>6781190</v>
       </c>
       <c r="J21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K21" s="8">
         <v>37127</v>
       </c>
       <c r="L21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M21" s="8">
         <v>5413886</v>
       </c>
       <c r="N21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O21" s="8">
         <v>64041</v>
       </c>
       <c r="P21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q21" s="8">
         <v>11264128</v>
       </c>
       <c r="R21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S21" s="8">
         <v>26206</v>
       </c>
       <c r="T21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U21" s="8">
         <v>5415137</v>
       </c>
       <c r="V21" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W21" s="9">
-        <v>7160217</v>
+        <v>7165491</v>
       </c>
       <c r="X21" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y21" s="9">
-        <v>1516674683</v>
+        <v>1517691344</v>
       </c>
       <c r="Z21" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B22" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C22" s="8">
+        <v>44680674</v>
+      </c>
+      <c r="D22" t="s" s="7">
         <v>20</v>
       </c>
-      <c r="C22" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="8">
-        <v>1107306048</v>
+        <v>1108141538</v>
       </c>
       <c r="F22" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G22" s="8">
         <v>1300889</v>
       </c>
       <c r="H22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I22" s="8">
         <v>46990111</v>
       </c>
       <c r="J22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K22" s="8">
         <v>629889</v>
       </c>
       <c r="L22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M22" s="8">
         <v>21200081</v>
       </c>
       <c r="N22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O22" s="8">
         <v>3934589</v>
       </c>
       <c r="P22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q22" s="8">
         <v>159399551</v>
       </c>
       <c r="R22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S22" s="8">
         <v>73367</v>
       </c>
       <c r="T22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U22" s="8">
         <v>4186163</v>
       </c>
       <c r="V22" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W22" s="9">
-        <v>50591730</v>
+        <v>50619408</v>
       </c>
       <c r="X22" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y22" s="9">
-        <v>1339081954</v>
+        <v>1339917444</v>
       </c>
       <c r="Z22" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B23" t="s" s="7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C23" s="8">
-        <v>3463789</v>
+        <v>3464043</v>
       </c>
       <c r="D23" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E23" s="8">
-        <v>142580646</v>
+        <v>142587482</v>
       </c>
       <c r="F23" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G23" s="8">
         <v>233709</v>
       </c>
       <c r="H23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I23" s="8">
         <v>9259424</v>
       </c>
       <c r="J23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K23" s="8">
         <v>29698</v>
       </c>
       <c r="L23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M23" s="8">
         <v>1460511</v>
       </c>
       <c r="N23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O23" s="8">
         <v>396822</v>
       </c>
       <c r="P23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q23" s="8">
         <v>27980274</v>
       </c>
       <c r="R23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S23" s="8">
         <v>18144</v>
       </c>
       <c r="T23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U23" s="8">
         <v>1996922</v>
       </c>
       <c r="V23" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W23" s="9">
-        <v>4142162</v>
+        <v>4142416</v>
       </c>
       <c r="X23" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y23" s="9">
-        <v>183277777</v>
+        <v>183284613</v>
       </c>
       <c r="Z23" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s" s="7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24" t="s" s="7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C24" s="8">
         <v>28232</v>
       </c>
       <c r="D24" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E24" s="8">
         <v>1415507</v>
       </c>
       <c r="F24" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G24" s="8">
         <v>1464</v>
       </c>
       <c r="H24" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I24" s="8">
         <v>40547</v>
       </c>
       <c r="J24" t="s" s="7">
         <v>18</v>
       </c>
@@ -1666,51 +1681,51 @@
       </c>
       <c r="U24" s="8">
         <v>57195</v>
       </c>
       <c r="V24" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W24" s="9">
         <v>33654</v>
       </c>
       <c r="X24" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y24" s="9">
         <v>1543795</v>
       </c>
       <c r="Z24" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B25" t="s" s="7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C25" s="8">
         <v/>
       </c>
       <c r="D25" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E25" s="8">
         <v/>
       </c>
       <c r="F25" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G25" s="8">
         <v/>
       </c>
       <c r="H25" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I25" s="8">
         <v/>
       </c>
       <c r="J25" t="s" s="7">
         <v>18</v>
       </c>
@@ -1746,51 +1761,51 @@
       </c>
       <c r="U25" s="8">
         <v/>
       </c>
       <c r="V25" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W25" s="9">
         <v/>
       </c>
       <c r="X25" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y25" s="9">
         <v/>
       </c>
       <c r="Z25" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B26" t="s" s="7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C26" s="8">
         <v>54499</v>
       </c>
       <c r="D26" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E26" s="8">
         <v>18488593</v>
       </c>
       <c r="F26" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G26" s="8">
         <v>354</v>
       </c>
       <c r="H26" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I26" s="8">
         <v>99009</v>
       </c>
       <c r="J26" t="s" s="7">
         <v>18</v>
       </c>
@@ -1826,51 +1841,51 @@
       </c>
       <c r="U26" s="8">
         <v>214872</v>
       </c>
       <c r="V26" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W26" s="9">
         <v>57576</v>
       </c>
       <c r="X26" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y26" s="9">
         <v>19066630</v>
       </c>
       <c r="Z26" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B27" t="s" s="7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C27" s="8">
         <v>24331</v>
       </c>
       <c r="D27" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E27" s="8">
         <v>1157458</v>
       </c>
       <c r="F27" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G27" s="8">
         <v>100</v>
       </c>
       <c r="H27" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I27" s="8">
         <v>5080</v>
       </c>
       <c r="J27" t="s" s="7">
         <v>18</v>
       </c>
@@ -1906,60 +1921,60 @@
       </c>
       <c r="U27" s="8">
         <v>17207</v>
       </c>
       <c r="V27" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W27" s="9">
         <v>25554</v>
       </c>
       <c r="X27" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y27" s="9">
         <v>1196250</v>
       </c>
       <c r="Z27" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s" s="11">
         <v>18</v>
       </c>
       <c r="B28" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C28" s="13">
-        <v>55216948</v>
+        <v>55250154</v>
       </c>
       <c r="D28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="E28" s="13">
-        <v>2758748594</v>
+        <v>2760607581</v>
       </c>
       <c r="F28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="G28" s="13">
         <v>1576258</v>
       </c>
       <c r="H28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="I28" s="13">
         <v>63175361</v>
       </c>
       <c r="J28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="K28" s="13">
         <v>699149</v>
       </c>
       <c r="L28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="M28" s="13">
         <v>28198426</v>
       </c>
@@ -1969,308 +1984,308 @@
       <c r="O28" s="13">
         <v>4397228</v>
       </c>
       <c r="P28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Q28" s="13">
         <v>198831212</v>
       </c>
       <c r="R28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="S28" s="13">
         <v>121310</v>
       </c>
       <c r="T28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="U28" s="13">
         <v>11887496</v>
       </c>
       <c r="V28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="W28" s="13">
-        <v>62010893</v>
+        <v>62044099</v>
       </c>
       <c r="X28" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Y28" s="13">
-        <v>3060841089</v>
+        <v>3062700076</v>
       </c>
       <c r="Z28" t="s" s="12">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B29" t="s" s="7">
         <v>19</v>
       </c>
       <c r="C29" s="8">
-        <v>7825263</v>
+        <v>7831000</v>
       </c>
       <c r="D29" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E29" s="8">
-        <v>1690026126</v>
+        <v>1691143251</v>
       </c>
       <c r="F29" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G29" s="8">
         <v>44572</v>
       </c>
       <c r="H29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I29" s="8">
         <v>7490117</v>
       </c>
       <c r="J29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K29" s="8">
         <v>41564</v>
       </c>
       <c r="L29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M29" s="8">
         <v>6108469</v>
       </c>
       <c r="N29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O29" s="8">
         <v>74366</v>
       </c>
       <c r="P29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q29" s="8">
         <v>13158833</v>
       </c>
       <c r="R29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S29" s="8">
         <v>29836</v>
       </c>
       <c r="T29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U29" s="8">
         <v>6177529</v>
       </c>
       <c r="V29" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W29" s="9">
-        <v>8015601</v>
+        <v>8021338</v>
       </c>
       <c r="X29" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y29" s="9">
-        <v>1722961074</v>
+        <v>1724078199</v>
       </c>
       <c r="Z29" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B30" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C30" s="8">
+        <v>51784627</v>
+      </c>
+      <c r="D30" t="s" s="7">
         <v>20</v>
       </c>
-      <c r="C30" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="8">
-        <v>1323894822</v>
+        <v>1324874212</v>
       </c>
       <c r="F30" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G30" s="8">
         <v>1526472</v>
       </c>
       <c r="H30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I30" s="8">
         <v>57138432</v>
       </c>
       <c r="J30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K30" s="8">
         <v>718005</v>
       </c>
       <c r="L30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M30" s="8">
         <v>25166548</v>
       </c>
       <c r="N30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O30" s="8">
         <v>4638553</v>
       </c>
       <c r="P30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q30" s="8">
         <v>194664610</v>
       </c>
       <c r="R30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S30" s="8">
         <v>86802</v>
       </c>
       <c r="T30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U30" s="8">
         <v>5057055</v>
       </c>
       <c r="V30" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W30" s="9">
-        <v>58722526</v>
+        <v>58754459</v>
       </c>
       <c r="X30" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y30" s="9">
-        <v>1605921467</v>
+        <v>1606900857</v>
       </c>
       <c r="Z30" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B31" t="s" s="7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C31" s="8">
-        <v>3798759</v>
+        <v>3799096</v>
       </c>
       <c r="D31" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E31" s="8">
-        <v>157107390</v>
+        <v>157117881</v>
       </c>
       <c r="F31" t="s" s="7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G31" s="8">
         <v>263426</v>
       </c>
       <c r="H31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I31" s="8">
         <v>10385308</v>
       </c>
       <c r="J31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="K31" s="8">
         <v>33514</v>
       </c>
       <c r="L31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="M31" s="8">
         <v>1700376</v>
       </c>
       <c r="N31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="O31" s="8">
         <v>444972</v>
       </c>
       <c r="P31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="Q31" s="8">
         <v>31786859</v>
       </c>
       <c r="R31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="S31" s="8">
         <v>21552</v>
       </c>
       <c r="T31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="U31" s="8">
         <v>2427278</v>
       </c>
       <c r="V31" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W31" s="9">
-        <v>4562223</v>
+        <v>4562560</v>
       </c>
       <c r="X31" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y31" s="9">
-        <v>203407211</v>
+        <v>203417702</v>
       </c>
       <c r="Z31" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s" s="7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B32" t="s" s="7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C32" s="8">
         <v>30287</v>
       </c>
       <c r="D32" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E32" s="8">
         <v>1652206</v>
       </c>
       <c r="F32" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G32" s="8">
         <v>1901</v>
       </c>
       <c r="H32" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I32" s="8">
         <v>55601</v>
       </c>
       <c r="J32" t="s" s="7">
         <v>18</v>
       </c>
@@ -2306,51 +2321,51 @@
       </c>
       <c r="U32" s="8">
         <v>63838</v>
       </c>
       <c r="V32" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W32" s="9">
         <v>36838</v>
       </c>
       <c r="X32" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y32" s="9">
         <v>1810677</v>
       </c>
       <c r="Z32" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B33" t="s" s="7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C33" s="8">
         <v/>
       </c>
       <c r="D33" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E33" s="8">
         <v/>
       </c>
       <c r="F33" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G33" s="8">
         <v/>
       </c>
       <c r="H33" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I33" s="8">
         <v/>
       </c>
       <c r="J33" t="s" s="7">
         <v>18</v>
       </c>
@@ -2386,51 +2401,51 @@
       </c>
       <c r="U33" s="8">
         <v/>
       </c>
       <c r="V33" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W33" s="9">
         <v/>
       </c>
       <c r="X33" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y33" s="9">
         <v/>
       </c>
       <c r="Z33" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B34" t="s" s="7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C34" s="8">
         <v>58052</v>
       </c>
       <c r="D34" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E34" s="8">
         <v>22813320</v>
       </c>
       <c r="F34" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G34" s="8">
         <v>398</v>
       </c>
       <c r="H34" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I34" s="8">
         <v>114873</v>
       </c>
       <c r="J34" t="s" s="7">
         <v>18</v>
       </c>
@@ -2466,51 +2481,51 @@
       </c>
       <c r="U34" s="8">
         <v>284759</v>
       </c>
       <c r="V34" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W34" s="9">
         <v>61472</v>
       </c>
       <c r="X34" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y34" s="9">
         <v>23528121</v>
       </c>
       <c r="Z34" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B35" t="s" s="7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C35" s="8">
         <v>27629</v>
       </c>
       <c r="D35" t="s" s="7">
         <v>18</v>
       </c>
       <c r="E35" s="8">
         <v>1308689</v>
       </c>
       <c r="F35" t="s" s="7">
         <v>18</v>
       </c>
       <c r="G35" s="8">
         <v>70</v>
       </c>
       <c r="H35" t="s" s="7">
         <v>18</v>
       </c>
       <c r="I35" s="8">
         <v>2897</v>
       </c>
       <c r="J35" t="s" s="7">
         <v>18</v>
       </c>
@@ -2546,60 +2561,60 @@
       </c>
       <c r="U35" s="8">
         <v>15502</v>
       </c>
       <c r="V35" t="s" s="7">
         <v>18</v>
       </c>
       <c r="W35" s="9">
         <v>28754</v>
       </c>
       <c r="X35" t="s" s="10">
         <v>18</v>
       </c>
       <c r="Y35" s="9">
         <v>1346928</v>
       </c>
       <c r="Z35" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s" s="11">
         <v>18</v>
       </c>
       <c r="B36" t="s" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C36" s="13">
-        <v>63492684</v>
+        <v>63530691</v>
       </c>
       <c r="D36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="E36" s="13">
-        <v>3196802553</v>
+        <v>3198909559</v>
       </c>
       <c r="F36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="G36" s="13">
         <v>1836839</v>
       </c>
       <c r="H36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="I36" s="13">
         <v>75187228</v>
       </c>
       <c r="J36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="K36" s="13">
         <v>795798</v>
       </c>
       <c r="L36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="M36" s="13">
         <v>33143097</v>
       </c>
@@ -2609,700 +2624,2625 @@
       <c r="O36" s="13">
         <v>5159839</v>
       </c>
       <c r="P36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Q36" s="13">
         <v>239816639</v>
       </c>
       <c r="R36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="S36" s="13">
         <v>142254</v>
       </c>
       <c r="T36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="U36" s="13">
         <v>14025961</v>
       </c>
       <c r="V36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="W36" s="13">
-        <v>71427414</v>
+        <v>71465421</v>
       </c>
       <c r="X36" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Y36" s="13">
-        <v>3558975478</v>
+        <v>3561082484</v>
       </c>
       <c r="Z36" t="s" s="12">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="B37" t="s" s="14">
+      <c r="B37" t="s" s="7">
         <v>19</v>
       </c>
-      <c r="C37" s="15">
-[...68 lines deleted...]
-      <c r="Z37" t="s" s="14">
+      <c r="C37" s="8">
+        <v>7859467</v>
+      </c>
+      <c r="D37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1729427356</v>
+      </c>
+      <c r="F37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G37" s="8">
+        <v>41837</v>
+      </c>
+      <c r="H37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I37" s="8">
+        <v>7200363</v>
+      </c>
+      <c r="J37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K37" s="8">
+        <v>39871</v>
+      </c>
+      <c r="L37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M37" s="8">
+        <v>5983710</v>
+      </c>
+      <c r="N37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O37" s="8">
+        <v>68190</v>
+      </c>
+      <c r="P37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>12628010</v>
+      </c>
+      <c r="R37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S37" s="8">
+        <v>28668</v>
+      </c>
+      <c r="T37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U37" s="8">
+        <v>6148025</v>
+      </c>
+      <c r="V37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W37" s="9">
+        <v>8038033</v>
+      </c>
+      <c r="X37" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y37" s="9">
+        <v>1761387464</v>
+      </c>
+      <c r="Z37" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="B38" t="s" s="14">
-[...71 lines deleted...]
-      <c r="Z38" t="s" s="14">
+      <c r="B38" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C38" s="8">
+        <v>50809862</v>
+      </c>
+      <c r="D38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E38" s="8">
+        <v>1319275569</v>
+      </c>
+      <c r="F38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G38" s="8">
+        <v>1448224</v>
+      </c>
+      <c r="H38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I38" s="8">
+        <v>55201726</v>
+      </c>
+      <c r="J38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K38" s="8">
+        <v>698690</v>
+      </c>
+      <c r="L38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M38" s="8">
+        <v>25014107</v>
+      </c>
+      <c r="N38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O38" s="8">
+        <v>4428603</v>
+      </c>
+      <c r="P38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>190459927</v>
+      </c>
+      <c r="R38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S38" s="8">
+        <v>82075</v>
+      </c>
+      <c r="T38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U38" s="8">
+        <v>4929933</v>
+      </c>
+      <c r="V38" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W38" s="9">
+        <v>57467454</v>
+      </c>
+      <c r="X38" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y38" s="9">
+        <v>1594881262</v>
+      </c>
+      <c r="Z38" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="B39" t="s" s="14">
-[...71 lines deleted...]
-      <c r="Z39" t="s" s="14">
+      <c r="B39" t="s" s="7">
+        <v>22</v>
+      </c>
+      <c r="C39" s="8">
+        <v>3716870</v>
+      </c>
+      <c r="D39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E39" s="8">
+        <v>155954925</v>
+      </c>
+      <c r="F39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G39" s="8">
+        <v>251806</v>
+      </c>
+      <c r="H39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I39" s="8">
+        <v>9829388</v>
+      </c>
+      <c r="J39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K39" s="8">
+        <v>31388</v>
+      </c>
+      <c r="L39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M39" s="8">
+        <v>1651826</v>
+      </c>
+      <c r="N39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O39" s="8">
+        <v>419467</v>
+      </c>
+      <c r="P39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>29777690</v>
+      </c>
+      <c r="R39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S39" s="8">
+        <v>20607</v>
+      </c>
+      <c r="T39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U39" s="8">
+        <v>2297013</v>
+      </c>
+      <c r="V39" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W39" s="9">
+        <v>4440138</v>
+      </c>
+      <c r="X39" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y39" s="9">
+        <v>199510842</v>
+      </c>
+      <c r="Z39" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s" s="7">
-        <v>30</v>
-[...73 lines deleted...]
-      <c r="Z40" t="s" s="14">
+        <v>31</v>
+      </c>
+      <c r="B40" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C40" s="8">
+        <v>28852</v>
+      </c>
+      <c r="D40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E40" s="8">
+        <v>1474694</v>
+      </c>
+      <c r="F40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G40" s="8">
+        <v>1770</v>
+      </c>
+      <c r="H40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I40" s="8">
+        <v>47966</v>
+      </c>
+      <c r="J40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K40" s="8">
+        <v>1613</v>
+      </c>
+      <c r="L40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M40" s="8">
+        <v>33683</v>
+      </c>
+      <c r="N40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O40" s="8">
+        <v>368</v>
+      </c>
+      <c r="P40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>7344</v>
+      </c>
+      <c r="R40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S40" s="8">
+        <v>2834</v>
+      </c>
+      <c r="T40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U40" s="8">
+        <v>77447</v>
+      </c>
+      <c r="V40" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W40" s="9">
+        <v>35437</v>
+      </c>
+      <c r="X40" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y40" s="9">
+        <v>1641134</v>
+      </c>
+      <c r="Z40" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="B41" t="s" s="14">
-[...71 lines deleted...]
-      <c r="Z41" t="s" s="14">
+      <c r="B41" t="s" s="7">
+        <v>25</v>
+      </c>
+      <c r="C41" s="8">
+        <v/>
+      </c>
+      <c r="D41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E41" s="8">
+        <v/>
+      </c>
+      <c r="F41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G41" s="8">
+        <v/>
+      </c>
+      <c r="H41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I41" s="8">
+        <v/>
+      </c>
+      <c r="J41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K41" s="8">
+        <v/>
+      </c>
+      <c r="L41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M41" s="8">
+        <v/>
+      </c>
+      <c r="N41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O41" s="8">
+        <v/>
+      </c>
+      <c r="P41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q41" s="8">
+        <v/>
+      </c>
+      <c r="R41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S41" s="8">
+        <v/>
+      </c>
+      <c r="T41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U41" s="8">
+        <v/>
+      </c>
+      <c r="V41" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W41" s="9">
+        <v/>
+      </c>
+      <c r="X41" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y41" s="9">
+        <v/>
+      </c>
+      <c r="Z41" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="B42" t="s" s="14">
-[...71 lines deleted...]
-      <c r="Z42" t="s" s="14">
+      <c r="B42" t="s" s="7">
+        <v>26</v>
+      </c>
+      <c r="C42" s="8">
+        <v>55288</v>
+      </c>
+      <c r="D42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E42" s="8">
+        <v>22886500</v>
+      </c>
+      <c r="F42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G42" s="8">
+        <v>394</v>
+      </c>
+      <c r="H42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I42" s="8">
+        <v>125572</v>
+      </c>
+      <c r="J42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K42" s="8">
+        <v>403</v>
+      </c>
+      <c r="L42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M42" s="8">
+        <v>91565</v>
+      </c>
+      <c r="N42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O42" s="8">
+        <v>1496</v>
+      </c>
+      <c r="P42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>189592</v>
+      </c>
+      <c r="R42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S42" s="8">
+        <v>776</v>
+      </c>
+      <c r="T42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U42" s="8">
+        <v>279046</v>
+      </c>
+      <c r="V42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W42" s="9">
+        <v>58357</v>
+      </c>
+      <c r="X42" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y42" s="9">
+        <v>23572275</v>
+      </c>
+      <c r="Z42" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="B43" t="s" s="14">
-[...71 lines deleted...]
-      <c r="Z43" t="s" s="14">
+      <c r="B43" t="s" s="7">
+        <v>27</v>
+      </c>
+      <c r="C43" s="8">
+        <v>24095</v>
+      </c>
+      <c r="D43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E43" s="8">
+        <v>1082271</v>
+      </c>
+      <c r="F43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G43" s="8">
+        <v>70</v>
+      </c>
+      <c r="H43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I43" s="8">
+        <v>3469</v>
+      </c>
+      <c r="J43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K43" s="8">
+        <v>400</v>
+      </c>
+      <c r="L43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M43" s="8">
+        <v>15580</v>
+      </c>
+      <c r="N43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O43" s="8">
+        <v>11</v>
+      </c>
+      <c r="P43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>215</v>
+      </c>
+      <c r="R43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S43" s="8">
+        <v>606</v>
+      </c>
+      <c r="T43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U43" s="8">
+        <v>15317</v>
+      </c>
+      <c r="V43" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W43" s="9">
+        <v>25182</v>
+      </c>
+      <c r="X43" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y43" s="9">
+        <v>1116852</v>
+      </c>
+      <c r="Z43" t="s" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s" s="11">
         <v>18</v>
       </c>
       <c r="B44" t="s" s="12">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C44" s="13">
-        <v>173905301</v>
+        <v>62494434</v>
       </c>
       <c r="D44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="E44" s="13">
-        <v>8708654495</v>
+        <v>3230101315</v>
       </c>
       <c r="F44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="G44" s="13">
-        <v>4983751</v>
+        <v>1744101</v>
       </c>
       <c r="H44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="I44" s="13">
-        <v>201182793</v>
+        <v>72408484</v>
       </c>
       <c r="J44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="K44" s="13">
-        <v>2173536</v>
+        <v>772365</v>
       </c>
       <c r="L44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="M44" s="13">
-        <v>89192815</v>
+        <v>32790471</v>
       </c>
       <c r="N44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="O44" s="13">
-        <v>13870003</v>
+        <v>4918135</v>
       </c>
       <c r="P44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Q44" s="13">
-        <v>635754285</v>
+        <v>233062778</v>
       </c>
       <c r="R44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="S44" s="13">
-        <v>382530</v>
+        <v>135566</v>
       </c>
       <c r="T44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="U44" s="13">
-        <v>37594104</v>
+        <v>13746781</v>
       </c>
       <c r="V44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="W44" s="13">
-        <v>195315121</v>
+        <v>70064601</v>
       </c>
       <c r="X44" t="s" s="12">
         <v>18</v>
       </c>
       <c r="Y44" s="13">
-        <v>9672378492</v>
+        <v>3582109829</v>
       </c>
       <c r="Z44" t="s" s="12">
         <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B45" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="C45" s="8">
+        <v>8028261</v>
+      </c>
+      <c r="D45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E45" s="8">
+        <v>1785128197</v>
+      </c>
+      <c r="F45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G45" s="8">
+        <v>42114</v>
+      </c>
+      <c r="H45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I45" s="8">
+        <v>7192105</v>
+      </c>
+      <c r="J45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K45" s="8">
+        <v>39401</v>
+      </c>
+      <c r="L45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M45" s="8">
+        <v>5927566</v>
+      </c>
+      <c r="N45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O45" s="8">
+        <v>67712</v>
+      </c>
+      <c r="P45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>12605214</v>
+      </c>
+      <c r="R45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S45" s="8">
+        <v>28025</v>
+      </c>
+      <c r="T45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U45" s="8">
+        <v>5924070</v>
+      </c>
+      <c r="V45" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W45" s="9">
+        <v>8205513</v>
+      </c>
+      <c r="X45" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y45" s="9">
+        <v>1816777152</v>
+      </c>
+      <c r="Z45" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B46" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C46" s="8">
+        <v>53699326</v>
+      </c>
+      <c r="D46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E46" s="8">
+        <v>1397578613</v>
+      </c>
+      <c r="F46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G46" s="8">
+        <v>1564938</v>
+      </c>
+      <c r="H46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I46" s="8">
+        <v>57908009</v>
+      </c>
+      <c r="J46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K46" s="8">
+        <v>721926</v>
+      </c>
+      <c r="L46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M46" s="8">
+        <v>25575951</v>
+      </c>
+      <c r="N46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O46" s="8">
+        <v>4545750</v>
+      </c>
+      <c r="P46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>192929155</v>
+      </c>
+      <c r="R46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S46" s="8">
+        <v>83096</v>
+      </c>
+      <c r="T46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U46" s="8">
+        <v>4810408</v>
+      </c>
+      <c r="V46" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W46" s="9">
+        <v>60615036</v>
+      </c>
+      <c r="X46" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y46" s="9">
+        <v>1678802136</v>
+      </c>
+      <c r="Z46" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B47" t="s" s="7">
+        <v>22</v>
+      </c>
+      <c r="C47" s="8">
+        <v>4140421</v>
+      </c>
+      <c r="D47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E47" s="8">
+        <v>171907444</v>
+      </c>
+      <c r="F47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G47" s="8">
+        <v>214665</v>
+      </c>
+      <c r="H47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I47" s="8">
+        <v>9752481</v>
+      </c>
+      <c r="J47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K47" s="8">
+        <v>31647</v>
+      </c>
+      <c r="L47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M47" s="8">
+        <v>1641851</v>
+      </c>
+      <c r="N47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O47" s="8">
+        <v>405355</v>
+      </c>
+      <c r="P47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>29501826</v>
+      </c>
+      <c r="R47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S47" s="8">
+        <v>19118</v>
+      </c>
+      <c r="T47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U47" s="8">
+        <v>2263823</v>
+      </c>
+      <c r="V47" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W47" s="9">
+        <v>4811206</v>
+      </c>
+      <c r="X47" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y47" s="9">
+        <v>215067425</v>
+      </c>
+      <c r="Z47" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s" s="7">
+        <v>32</v>
+      </c>
+      <c r="B48" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C48" s="8">
+        <v>31038</v>
+      </c>
+      <c r="D48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E48" s="8">
+        <v>1753448</v>
+      </c>
+      <c r="F48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G48" s="8">
+        <v>1836</v>
+      </c>
+      <c r="H48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I48" s="8">
+        <v>61192</v>
+      </c>
+      <c r="J48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K48" s="8">
+        <v>1524</v>
+      </c>
+      <c r="L48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M48" s="8">
+        <v>34051</v>
+      </c>
+      <c r="N48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O48" s="8">
+        <v>365</v>
+      </c>
+      <c r="P48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>6934</v>
+      </c>
+      <c r="R48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S48" s="8">
+        <v>2933</v>
+      </c>
+      <c r="T48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U48" s="8">
+        <v>80673</v>
+      </c>
+      <c r="V48" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W48" s="9">
+        <v>37696</v>
+      </c>
+      <c r="X48" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y48" s="9">
+        <v>1936298</v>
+      </c>
+      <c r="Z48" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B49" t="s" s="7">
+        <v>25</v>
+      </c>
+      <c r="C49" s="8">
+        <v/>
+      </c>
+      <c r="D49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E49" s="8">
+        <v/>
+      </c>
+      <c r="F49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G49" s="8">
+        <v/>
+      </c>
+      <c r="H49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I49" s="8">
+        <v/>
+      </c>
+      <c r="J49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K49" s="8">
+        <v/>
+      </c>
+      <c r="L49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M49" s="8">
+        <v/>
+      </c>
+      <c r="N49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O49" s="8">
+        <v/>
+      </c>
+      <c r="P49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q49" s="8">
+        <v/>
+      </c>
+      <c r="R49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S49" s="8">
+        <v/>
+      </c>
+      <c r="T49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U49" s="8">
+        <v/>
+      </c>
+      <c r="V49" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W49" s="9">
+        <v/>
+      </c>
+      <c r="X49" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y49" s="9">
+        <v/>
+      </c>
+      <c r="Z49" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B50" t="s" s="7">
+        <v>26</v>
+      </c>
+      <c r="C50" s="8">
+        <v>53309</v>
+      </c>
+      <c r="D50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E50" s="8">
+        <v>22848809</v>
+      </c>
+      <c r="F50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G50" s="8">
+        <v>331</v>
+      </c>
+      <c r="H50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I50" s="8">
+        <v>104814</v>
+      </c>
+      <c r="J50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K50" s="8">
+        <v>374</v>
+      </c>
+      <c r="L50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M50" s="8">
+        <v>103323</v>
+      </c>
+      <c r="N50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O50" s="8">
+        <v>1329</v>
+      </c>
+      <c r="P50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>174027</v>
+      </c>
+      <c r="R50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S50" s="8">
+        <v>727</v>
+      </c>
+      <c r="T50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U50" s="8">
+        <v>259084</v>
+      </c>
+      <c r="V50" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W50" s="9">
+        <v>56070</v>
+      </c>
+      <c r="X50" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y50" s="9">
+        <v>23490057</v>
+      </c>
+      <c r="Z50" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B51" t="s" s="7">
+        <v>27</v>
+      </c>
+      <c r="C51" s="8">
+        <v>26275</v>
+      </c>
+      <c r="D51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E51" s="8">
+        <v>1243797</v>
+      </c>
+      <c r="F51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G51" s="8">
+        <v>57</v>
+      </c>
+      <c r="H51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I51" s="8">
+        <v>2569</v>
+      </c>
+      <c r="J51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K51" s="8">
+        <v>388</v>
+      </c>
+      <c r="L51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M51" s="8">
+        <v>12585</v>
+      </c>
+      <c r="N51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O51" s="8">
+        <v>3</v>
+      </c>
+      <c r="P51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q51" s="8">
+        <v>22</v>
+      </c>
+      <c r="R51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S51" s="8">
+        <v>511</v>
+      </c>
+      <c r="T51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U51" s="8">
+        <v>12814</v>
+      </c>
+      <c r="V51" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W51" s="9">
+        <v>27234</v>
+      </c>
+      <c r="X51" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y51" s="9">
+        <v>1271787</v>
+      </c>
+      <c r="Z51" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B52" t="s" s="12">
+        <v>28</v>
+      </c>
+      <c r="C52" s="13">
+        <v>65978630</v>
+      </c>
+      <c r="D52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="E52" s="13">
+        <v>3380460308</v>
+      </c>
+      <c r="F52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="G52" s="13">
+        <v>1823941</v>
+      </c>
+      <c r="H52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="I52" s="13">
+        <v>75021170</v>
+      </c>
+      <c r="J52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="K52" s="13">
+        <v>795260</v>
+      </c>
+      <c r="L52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="M52" s="13">
+        <v>33295327</v>
+      </c>
+      <c r="N52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="O52" s="13">
+        <v>5020514</v>
+      </c>
+      <c r="P52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q52" s="13">
+        <v>235217178</v>
+      </c>
+      <c r="R52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="S52" s="13">
+        <v>134410</v>
+      </c>
+      <c r="T52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="U52" s="13">
+        <v>13350872</v>
+      </c>
+      <c r="V52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="W52" s="13">
+        <v>73752755</v>
+      </c>
+      <c r="X52" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y52" s="13">
+        <v>3737344855</v>
+      </c>
+      <c r="Z52" t="s" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B53" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="C53" s="8">
+        <v>7783640</v>
+      </c>
+      <c r="D53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E53" s="8">
+        <v>1778719473</v>
+      </c>
+      <c r="F53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G53" s="8">
+        <v>39300</v>
+      </c>
+      <c r="H53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I53" s="8">
+        <v>6759637</v>
+      </c>
+      <c r="J53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K53" s="8">
+        <v>37537</v>
+      </c>
+      <c r="L53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M53" s="8">
+        <v>5653110</v>
+      </c>
+      <c r="N53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O53" s="8">
+        <v>68685</v>
+      </c>
+      <c r="P53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>12703832</v>
+      </c>
+      <c r="R53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S53" s="8">
+        <v>27102</v>
+      </c>
+      <c r="T53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U53" s="8">
+        <v>5682388</v>
+      </c>
+      <c r="V53" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W53" s="9">
+        <v>7956264</v>
+      </c>
+      <c r="X53" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y53" s="9">
+        <v>1809518440</v>
+      </c>
+      <c r="Z53" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B54" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C54" s="8">
+        <v>52988254</v>
+      </c>
+      <c r="D54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E54" s="8">
+        <v>1412453238</v>
+      </c>
+      <c r="F54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G54" s="8">
+        <v>1517101</v>
+      </c>
+      <c r="H54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I54" s="8">
+        <v>56566390</v>
+      </c>
+      <c r="J54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K54" s="8">
+        <v>723950</v>
+      </c>
+      <c r="L54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M54" s="8">
+        <v>25927402</v>
+      </c>
+      <c r="N54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O54" s="8">
+        <v>4596730</v>
+      </c>
+      <c r="P54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>199214059</v>
+      </c>
+      <c r="R54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S54" s="8">
+        <v>85019</v>
+      </c>
+      <c r="T54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U54" s="8">
+        <v>5061342</v>
+      </c>
+      <c r="V54" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W54" s="9">
+        <v>59911054</v>
+      </c>
+      <c r="X54" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y54" s="9">
+        <v>1699222431</v>
+      </c>
+      <c r="Z54" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B55" t="s" s="7">
+        <v>22</v>
+      </c>
+      <c r="C55" s="8">
+        <v>4672172</v>
+      </c>
+      <c r="D55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E55" s="8">
+        <v>190331827</v>
+      </c>
+      <c r="F55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G55" s="8">
+        <v>200221</v>
+      </c>
+      <c r="H55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I55" s="8">
+        <v>9566824</v>
+      </c>
+      <c r="J55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K55" s="8">
+        <v>31505</v>
+      </c>
+      <c r="L55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M55" s="8">
+        <v>1690188</v>
+      </c>
+      <c r="N55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O55" s="8">
+        <v>388957</v>
+      </c>
+      <c r="P55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q55" s="8">
+        <v>27409678</v>
+      </c>
+      <c r="R55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S55" s="8">
+        <v>18833</v>
+      </c>
+      <c r="T55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U55" s="8">
+        <v>2330808</v>
+      </c>
+      <c r="V55" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W55" s="9">
+        <v>5311688</v>
+      </c>
+      <c r="X55" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y55" s="9">
+        <v>231329325</v>
+      </c>
+      <c r="Z55" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s" s="7">
+        <v>33</v>
+      </c>
+      <c r="B56" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C56" s="8">
+        <v>31334</v>
+      </c>
+      <c r="D56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E56" s="8">
+        <v>1705024</v>
+      </c>
+      <c r="F56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G56" s="8">
+        <v>2016</v>
+      </c>
+      <c r="H56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I56" s="8">
+        <v>64927</v>
+      </c>
+      <c r="J56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K56" s="8">
+        <v>1572</v>
+      </c>
+      <c r="L56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M56" s="8">
+        <v>34100</v>
+      </c>
+      <c r="N56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O56" s="8">
+        <v>346</v>
+      </c>
+      <c r="P56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q56" s="8">
+        <v>8224</v>
+      </c>
+      <c r="R56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S56" s="8">
+        <v>3035</v>
+      </c>
+      <c r="T56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U56" s="8">
+        <v>84994</v>
+      </c>
+      <c r="V56" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W56" s="9">
+        <v>38303</v>
+      </c>
+      <c r="X56" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y56" s="9">
+        <v>1897269</v>
+      </c>
+      <c r="Z56" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B57" t="s" s="7">
+        <v>25</v>
+      </c>
+      <c r="C57" s="8">
+        <v/>
+      </c>
+      <c r="D57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E57" s="8">
+        <v/>
+      </c>
+      <c r="F57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G57" s="8">
+        <v/>
+      </c>
+      <c r="H57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I57" s="8">
+        <v/>
+      </c>
+      <c r="J57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K57" s="8">
+        <v/>
+      </c>
+      <c r="L57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M57" s="8">
+        <v/>
+      </c>
+      <c r="N57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O57" s="8">
+        <v/>
+      </c>
+      <c r="P57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q57" s="8">
+        <v/>
+      </c>
+      <c r="R57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S57" s="8">
+        <v/>
+      </c>
+      <c r="T57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U57" s="8">
+        <v/>
+      </c>
+      <c r="V57" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W57" s="9">
+        <v/>
+      </c>
+      <c r="X57" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y57" s="9">
+        <v/>
+      </c>
+      <c r="Z57" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B58" t="s" s="7">
+        <v>26</v>
+      </c>
+      <c r="C58" s="8">
+        <v>53167</v>
+      </c>
+      <c r="D58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E58" s="8">
+        <v>26658299</v>
+      </c>
+      <c r="F58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G58" s="8">
+        <v>330</v>
+      </c>
+      <c r="H58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I58" s="8">
+        <v>100181</v>
+      </c>
+      <c r="J58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K58" s="8">
+        <v>355</v>
+      </c>
+      <c r="L58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M58" s="8">
+        <v>96238</v>
+      </c>
+      <c r="N58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O58" s="8">
+        <v>1260</v>
+      </c>
+      <c r="P58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>171573</v>
+      </c>
+      <c r="R58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S58" s="8">
+        <v>617</v>
+      </c>
+      <c r="T58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U58" s="8">
+        <v>203739</v>
+      </c>
+      <c r="V58" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W58" s="9">
+        <v>55729</v>
+      </c>
+      <c r="X58" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y58" s="9">
+        <v>27230030</v>
+      </c>
+      <c r="Z58" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B59" t="s" s="7">
+        <v>27</v>
+      </c>
+      <c r="C59" s="8">
+        <v>25628</v>
+      </c>
+      <c r="D59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E59" s="8">
+        <v>1243856</v>
+      </c>
+      <c r="F59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="G59" s="8">
+        <v>103</v>
+      </c>
+      <c r="H59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="I59" s="8">
+        <v>7580</v>
+      </c>
+      <c r="J59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="K59" s="8">
+        <v>281</v>
+      </c>
+      <c r="L59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="M59" s="8">
+        <v>12400</v>
+      </c>
+      <c r="N59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="O59" s="8">
+        <v>4</v>
+      </c>
+      <c r="P59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="8">
+        <v>49</v>
+      </c>
+      <c r="R59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="S59" s="8">
+        <v>429</v>
+      </c>
+      <c r="T59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="U59" s="8">
+        <v>8458</v>
+      </c>
+      <c r="V59" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="W59" s="9">
+        <v>26445</v>
+      </c>
+      <c r="X59" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y59" s="9">
+        <v>1272343</v>
+      </c>
+      <c r="Z59" t="s" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B60" t="s" s="12">
+        <v>28</v>
+      </c>
+      <c r="C60" s="13">
+        <v>65554195</v>
+      </c>
+      <c r="D60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="E60" s="13">
+        <v>3411111717</v>
+      </c>
+      <c r="F60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="G60" s="13">
+        <v>1759071</v>
+      </c>
+      <c r="H60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="I60" s="13">
+        <v>73065539</v>
+      </c>
+      <c r="J60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="K60" s="13">
+        <v>795200</v>
+      </c>
+      <c r="L60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="M60" s="13">
+        <v>33413438</v>
+      </c>
+      <c r="N60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="O60" s="13">
+        <v>5055982</v>
+      </c>
+      <c r="P60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q60" s="13">
+        <v>239507415</v>
+      </c>
+      <c r="R60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="S60" s="13">
+        <v>135035</v>
+      </c>
+      <c r="T60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="U60" s="13">
+        <v>13371729</v>
+      </c>
+      <c r="V60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="W60" s="13">
+        <v>73299483</v>
+      </c>
+      <c r="X60" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y60" s="13">
+        <v>3770469838</v>
+      </c>
+      <c r="Z60" t="s" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B61" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="C61" s="15">
+        <v>45316568</v>
+      </c>
+      <c r="D61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="E61" s="15">
+        <v>9924469641</v>
+      </c>
+      <c r="F61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="G61" s="15">
+        <v>247669</v>
+      </c>
+      <c r="H61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="I61" s="15">
+        <v>42382991</v>
+      </c>
+      <c r="J61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="K61" s="15">
+        <v>230942</v>
+      </c>
+      <c r="L61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="M61" s="15">
+        <v>34239083</v>
+      </c>
+      <c r="N61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="O61" s="15">
+        <v>404530</v>
+      </c>
+      <c r="P61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q61" s="15">
+        <v>73481487</v>
+      </c>
+      <c r="R61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="S61" s="15">
+        <v>165601</v>
+      </c>
+      <c r="T61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="U61" s="15">
+        <v>34641359</v>
+      </c>
+      <c r="V61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="W61" s="15">
+        <v>46365310</v>
+      </c>
+      <c r="X61" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Y61" s="15">
+        <v>10109214561</v>
+      </c>
+      <c r="Z61" t="s" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B62" t="s" s="14">
+        <v>21</v>
+      </c>
+      <c r="C62" s="15">
+        <v>298637166</v>
+      </c>
+      <c r="D62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="E62" s="15">
+        <v>7692909678</v>
+      </c>
+      <c r="F62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="G62" s="15">
+        <v>8656509</v>
+      </c>
+      <c r="H62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="I62" s="15">
+        <v>320232590</v>
+      </c>
+      <c r="J62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="K62" s="15">
+        <v>4101938</v>
+      </c>
+      <c r="L62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="M62" s="15">
+        <v>143915022</v>
+      </c>
+      <c r="N62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="O62" s="15">
+        <v>26000183</v>
+      </c>
+      <c r="P62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q62" s="15">
+        <v>1093799103</v>
+      </c>
+      <c r="R62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="S62" s="15">
+        <v>482000</v>
+      </c>
+      <c r="T62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="U62" s="15">
+        <v>28171409</v>
+      </c>
+      <c r="V62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="W62" s="15">
+        <v>337877796</v>
+      </c>
+      <c r="X62" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Y62" s="15">
+        <v>9279027802</v>
+      </c>
+      <c r="Z62" t="s" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B63" t="s" s="14">
+        <v>22</v>
+      </c>
+      <c r="C63" s="15">
+        <v>23419649</v>
+      </c>
+      <c r="D63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="E63" s="15">
+        <v>969883723</v>
+      </c>
+      <c r="F63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="G63" s="15">
+        <v>1393529</v>
+      </c>
+      <c r="H63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="I63" s="15">
+        <v>58070632</v>
+      </c>
+      <c r="J63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="K63" s="15">
+        <v>189020</v>
+      </c>
+      <c r="L63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="M63" s="15">
+        <v>9664317</v>
+      </c>
+      <c r="N63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="O63" s="15">
+        <v>2449119</v>
+      </c>
+      <c r="P63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q63" s="15">
+        <v>175100576</v>
+      </c>
+      <c r="R63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="S63" s="15">
+        <v>116504</v>
+      </c>
+      <c r="T63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="U63" s="15">
+        <v>13290049</v>
+      </c>
+      <c r="V63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="W63" s="15">
+        <v>27567821</v>
+      </c>
+      <c r="X63" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Y63" s="15">
+        <v>1226009297</v>
+      </c>
+      <c r="Z63" t="s" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s" s="7">
+        <v>34</v>
+      </c>
+      <c r="B64" t="s" s="14">
+        <v>24</v>
+      </c>
+      <c r="C64" s="15">
+        <v>178511</v>
+      </c>
+      <c r="D64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="E64" s="15">
+        <v>9455294</v>
+      </c>
+      <c r="F64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="G64" s="15">
+        <v>10374</v>
+      </c>
+      <c r="H64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="I64" s="15">
+        <v>305945</v>
+      </c>
+      <c r="J64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="K64" s="15">
+        <v>9522</v>
+      </c>
+      <c r="L64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="M64" s="15">
+        <v>190443</v>
+      </c>
+      <c r="N64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="O64" s="15">
+        <v>1709</v>
+      </c>
+      <c r="P64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q64" s="15">
+        <v>35464</v>
+      </c>
+      <c r="R64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="S64" s="15">
+        <v>15609</v>
+      </c>
+      <c r="T64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="U64" s="15">
+        <v>419601</v>
+      </c>
+      <c r="V64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="W64" s="15">
+        <v>215725</v>
+      </c>
+      <c r="X64" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Y64" s="15">
+        <v>10406747</v>
+      </c>
+      <c r="Z64" t="s" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B65" t="s" s="14">
+        <v>25</v>
+      </c>
+      <c r="C65" s="15">
+        <v/>
+      </c>
+      <c r="D65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="E65" s="15">
+        <v/>
+      </c>
+      <c r="F65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="G65" s="15">
+        <v/>
+      </c>
+      <c r="H65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="I65" s="15">
+        <v/>
+      </c>
+      <c r="J65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="K65" s="15">
+        <v/>
+      </c>
+      <c r="L65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="M65" s="15">
+        <v/>
+      </c>
+      <c r="N65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="O65" s="15">
+        <v/>
+      </c>
+      <c r="P65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q65" s="15">
+        <v/>
+      </c>
+      <c r="R65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="S65" s="15">
+        <v/>
+      </c>
+      <c r="T65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="U65" s="15">
+        <v/>
+      </c>
+      <c r="V65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="W65" s="15">
+        <v/>
+      </c>
+      <c r="X65" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Y65" s="15">
+        <v/>
+      </c>
+      <c r="Z65" t="s" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B66" t="s" s="14">
+        <v>26</v>
+      </c>
+      <c r="C66" s="15">
+        <v>329295</v>
+      </c>
+      <c r="D66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="E66" s="15">
+        <v>132057924</v>
+      </c>
+      <c r="F66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="G66" s="15">
+        <v>2155</v>
+      </c>
+      <c r="H66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="I66" s="15">
+        <v>651802</v>
+      </c>
+      <c r="J66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="K66" s="15">
+        <v>2534</v>
+      </c>
+      <c r="L66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="M66" s="15">
+        <v>594770</v>
+      </c>
+      <c r="N66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="O66" s="15">
+        <v>9023</v>
+      </c>
+      <c r="P66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q66" s="15">
+        <v>1109633</v>
+      </c>
+      <c r="R66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="S66" s="15">
+        <v>4367</v>
+      </c>
+      <c r="T66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="U66" s="15">
+        <v>1459262</v>
+      </c>
+      <c r="V66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="W66" s="15">
+        <v>347374</v>
+      </c>
+      <c r="X66" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Y66" s="15">
+        <v>135873391</v>
+      </c>
+      <c r="Z66" t="s" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="B67" t="s" s="14">
+        <v>27</v>
+      </c>
+      <c r="C67" s="15">
+        <v>155144</v>
+      </c>
+      <c r="D67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="E67" s="15">
+        <v>7378563</v>
+      </c>
+      <c r="F67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="G67" s="15">
+        <v>628</v>
+      </c>
+      <c r="H67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="I67" s="15">
+        <v>34026</v>
+      </c>
+      <c r="J67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="K67" s="15">
+        <v>2405</v>
+      </c>
+      <c r="L67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="M67" s="15">
+        <v>88416</v>
+      </c>
+      <c r="N67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="O67" s="15">
+        <v>70</v>
+      </c>
+      <c r="P67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Q67" s="15">
+        <v>15393</v>
+      </c>
+      <c r="R67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="S67" s="15">
+        <v>3460</v>
+      </c>
+      <c r="T67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="U67" s="15">
+        <v>81806</v>
+      </c>
+      <c r="V67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="W67" s="15">
+        <v>161707</v>
+      </c>
+      <c r="X67" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="Y67" s="15">
+        <v>7598204</v>
+      </c>
+      <c r="Z67" t="s" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B68" t="s" s="12">
+        <v>34</v>
+      </c>
+      <c r="C68" s="13">
+        <v>368036333</v>
+      </c>
+      <c r="D68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="E68" s="13">
+        <v>18736154823</v>
+      </c>
+      <c r="F68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="G68" s="13">
+        <v>10310864</v>
+      </c>
+      <c r="H68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="I68" s="13">
+        <v>421677986</v>
+      </c>
+      <c r="J68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="K68" s="13">
+        <v>4536361</v>
+      </c>
+      <c r="L68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="M68" s="13">
+        <v>188692051</v>
+      </c>
+      <c r="N68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="O68" s="13">
+        <v>28864634</v>
+      </c>
+      <c r="P68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q68" s="13">
+        <v>1343541656</v>
+      </c>
+      <c r="R68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="S68" s="13">
+        <v>787541</v>
+      </c>
+      <c r="T68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="U68" s="13">
+        <v>78063486</v>
+      </c>
+      <c r="V68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="W68" s="13">
+        <v>412535733</v>
+      </c>
+      <c r="X68" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y68" s="13">
+        <v>20768130002</v>
+      </c>
+      <c r="Z68" t="s" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:Z3"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="A7:Z7"/>
     <mergeCell ref="A8:Z8"/>
     <mergeCell ref="A9:Z9"/>
     <mergeCell ref="A10:Z10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="G11:J11"/>
     <mergeCell ref="K11:N11"/>
     <mergeCell ref="O11:R11"/>
     <mergeCell ref="S11:V11"/>
     <mergeCell ref="W11:Z11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>